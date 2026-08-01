--- v0 (2025-10-12)
+++ v1 (2026-08-01)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F2F7508" w14:textId="57626A34" w:rsidR="001B7D35" w:rsidRPr="00521B9D" w:rsidRDefault="001B7D35" w:rsidP="001B7D35">
       <w:pPr>
         <w:pStyle w:val="S1Note"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521B9D">
@@ -79,125 +78,123 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s timelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA99E9B" w14:textId="77777777" w:rsidR="001B7D35" w:rsidRPr="00B60A75" w:rsidRDefault="001B7D35" w:rsidP="001B7D35">
       <w:pPr>
         <w:pStyle w:val="S1TOCHeader"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18366CF7" w14:textId="772BF8E8" w:rsidR="001B7D35" w:rsidRPr="00521B9D" w:rsidRDefault="001B7D35" w:rsidP="001B7D35">
+    <w:p w14:paraId="18366CF7" w14:textId="56360890" w:rsidR="001B7D35" w:rsidRPr="00521B9D" w:rsidRDefault="001B7D35" w:rsidP="001B7D35">
       <w:pPr>
         <w:pStyle w:val="S1BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc341950361"/>
       <w:bookmarkStart w:id="1" w:name="_Toc342310525"/>
       <w:r w:rsidRPr="00521B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please complete and return to Kourtney Skinner at email: </w:t>
+        <w:t xml:space="preserve">Please complete and return to </w:t>
+      </w:r>
+      <w:r w:rsidR="000626D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conner Roy, Scientific Content Coordinator at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00521B9D">
+        <w:r w:rsidR="000626D8" w:rsidRPr="00DC1E81">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:i/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>kskinner@iadr.org</w:t>
+          <w:t>croy@iadr.org</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000626D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7AFEEC3C" w14:textId="77777777" w:rsidR="001B7D35" w:rsidRPr="00521B9D" w:rsidRDefault="001B7D35" w:rsidP="001B7D35">
       <w:pPr>
         <w:pStyle w:val="S1BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please send </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> as soon as possible but no less than 6 weeks prior to the start of abstract submission. If less than 6 </w:t>
+        <w:t xml:space="preserve">Please send form as soon as possible but no less than 6 weeks prior to the start of abstract submission. If less than 6 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00521B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>weeks</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00521B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please adjust your timeline accordingly.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -2392,207 +2389,206 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>THANK YOU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="5751BA35" w14:textId="77777777" w:rsidR="001B7D35" w:rsidRPr="00521B9D" w:rsidRDefault="001B7D35" w:rsidP="001B7D35">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7561573F" w14:textId="77777777" w:rsidR="00696889" w:rsidRDefault="00696889"/>
     <w:sectPr w:rsidR="00696889" w:rsidSect="001B7D35">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="687CBC2E" w14:textId="77777777" w:rsidR="002F0975" w:rsidRDefault="002F0975">
+    <w:p w14:paraId="2C22D818" w14:textId="77777777" w:rsidR="001E67D2" w:rsidRDefault="001E67D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="472053A8" w14:textId="77777777" w:rsidR="002F0975" w:rsidRDefault="002F0975">
+    <w:p w14:paraId="64BC7C97" w14:textId="77777777" w:rsidR="001E67D2" w:rsidRDefault="001E67D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Knowledge Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Knowledge Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Knowledge Light Italic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74A45D1E" w14:textId="77777777" w:rsidR="003B109D" w:rsidRDefault="00000000" w:rsidP="00D5380F">
+  <w:p w14:paraId="74A45D1E" w14:textId="77777777" w:rsidR="003B109D" w:rsidRDefault="001E67D2" w:rsidP="00D5380F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="60952E2D" w14:textId="77777777" w:rsidR="003B109D" w:rsidRDefault="003B109D" w:rsidP="00D5380F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="17799397"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="23831CFE" w14:textId="410EAE0B" w:rsidR="003B109D" w:rsidRPr="00521B9D" w:rsidRDefault="00000000" w:rsidP="00521B9D">
+      <w:p w14:paraId="23831CFE" w14:textId="410EAE0B" w:rsidR="003B109D" w:rsidRPr="00521B9D" w:rsidRDefault="001E67D2" w:rsidP="00521B9D">
         <w:pPr>
           <w:pStyle w:val="FlagshipName"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="46946D85" wp14:editId="47671103">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="page">
                     <wp:posOffset>9296400</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3371850" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="1" name="Text Box 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
@@ -2613,167 +2609,174 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:effectLst/>
                           <a:extLst>
                             <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}"/>
                           </a:extLst>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="dk1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0042907E" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00EB5006" w:rsidRDefault="00000000" w:rsidP="00521B9D">
+                            <w:p w14:paraId="0042907E" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00EB5006" w:rsidRDefault="001E67D2" w:rsidP="00521B9D">
                               <w:pPr>
                                 <w:pStyle w:val="FlagshipName"/>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00EB5006">
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">ScholarOne </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>Abstracts</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="6DF8BD27" w14:textId="6DD9368D" w:rsidR="003B109D" w:rsidRDefault="00F20D66" w:rsidP="00521B9D">
+                            <w:p w14:paraId="6DF8BD27" w14:textId="01AAE48B" w:rsidR="003B109D" w:rsidRDefault="000626D8" w:rsidP="00521B9D">
                               <w:r>
-                                <w:t>March 2025 Revision</w:t>
+                                <w:t>May 2026</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F20D66">
+                                <w:t xml:space="preserve"> Revision</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="46946D85" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:732pt;width:265.5pt;height:45pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjJjasZgIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpoxVpFhIpRMU1C&#10;bTU69dk4NkR1fJ59kLC/fmcnga3bS6e9OJfzd7+/8/S2rQ07KB8qsAUfX4w4U1ZCWdltwb89LT/c&#10;cBZQ2FIYsKrgRxX47ez9u2njcnUJOzCl8oyc2JA3ruA7RJdnWZA7VYtwAU5ZutTga4H067dZ6UVD&#10;3muTXY5GH7MGfOk8SBUCae+6Sz5L/rVWEh+0DgqZKTjlhun06dzEM5tNRb71wu0q2ach/iGLWlSW&#10;gp5c3QkUbO+rP1zVlfQQQOOFhDoDrSupUg1UzXj0qpr1TjiVaqHmBHdqU/h/buX9Ye0ePcP2E7Q0&#10;wFREcCuQL4F6kzUu5D0m9jTkgdCx0Fb7On6pBEaG1NvjqZ+qRSZJeXV1Pb6Z0JWku8n1eDJKDc/O&#10;1s4H/KygZlEouKd5pQzEYRUwxhf5AInBLCwrY9LMjP1NQcBOo9LQe+tzwknCo1HRytivSrOqTHlH&#10;RaKbWhjPDoKIIqRUFseRHMkvoSNKU+y3GPb4aNpl9Rbjk0WKDBZPxnVlwXdziltyTrt8GVLWHb6f&#10;X+jqji3AdtNSVVHcQHmkwXvodiI4uaxoCCsR8FF4WgKaGy02PtChDTQFh17ibAf+x9/0EU/cpFvO&#10;Glqqgofve+EVZ+aLJdbGDRwEPwibQbD7egHU/jE9GU4mkQw8mkHUHupn2vd5jEJXwkqKVXAcxAV2&#10;q03vhVTzeQLRnjmBK7t2cuB3pNRT+yy863mHxNh7GNZN5K/o12HjICzM9wi6Stw8d7FvNO1oYkz/&#10;nsRH4Nf/hDq/erOfAAAA//8DAFBLAwQUAAYACAAAACEA2c6eH9wAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbExPQU7DMBC8I/EHa5G4UafQRBDiVFUFJyREGg4cnXibWI3Xaey24fcsJ7jNzoxmZ4r1&#10;7AZxxilYTwqWiwQEUuuNpU7BZ/169wgiRE1GD55QwTcGWJfXV4XOjb9Qhedd7ASHUMi1gj7GMZcy&#10;tD06HRZ+RGJt7yenI59TJ82kLxzuBnmfJJl02hJ/6PWI2x7bw+7kFGy+qHqxx/fmo9pXtq6fEnrL&#10;Dkrd3sybZxAR5/hnht/6XB1K7tT4E5kgBgU8JDK7ylaMWE8flgwaptKUKVkW8v+E8gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBjJjasZgIAAD0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZzp4f3AAAAAoBAAAPAAAAAAAAAAAAAAAAAMAEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" o:allowoverlap="f" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="0042907E" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00EB5006" w:rsidRDefault="00000000" w:rsidP="00521B9D">
+                      <w:p w14:paraId="0042907E" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00EB5006" w:rsidRDefault="001E67D2" w:rsidP="00521B9D">
                         <w:pPr>
                           <w:pStyle w:val="FlagshipName"/>
                           <w:rPr>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00EB5006">
                           <w:rPr>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve">ScholarOne </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="24"/>
                             <w:szCs w:val="24"/>
                           </w:rPr>
                           <w:t>Abstracts</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="6DF8BD27" w14:textId="6DD9368D" w:rsidR="003B109D" w:rsidRDefault="00F20D66" w:rsidP="00521B9D">
+                      <w:p w14:paraId="6DF8BD27" w14:textId="01AAE48B" w:rsidR="003B109D" w:rsidRDefault="000626D8" w:rsidP="00521B9D">
                         <w:r>
-                          <w:t>March 2025 Revision</w:t>
+                          <w:t>May 2026</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00F20D66">
+                          <w:t xml:space="preserve"> Revision</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <w10:wrap anchory="page"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="17799398"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="233CB1D0" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="006A163B" w:rsidRDefault="00000000" w:rsidP="00A43763">
+      <w:p w14:paraId="233CB1D0" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="006A163B" w:rsidRDefault="001E67D2" w:rsidP="00A43763">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="10206"/>
             <w:tab w:val="right" w:pos="5040"/>
             <w:tab w:val="left" w:pos="11160"/>
           </w:tabs>
           <w:spacing w:before="240"/>
           <w:rPr>
             <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E806561" wp14:editId="1EBE2949">
@@ -2879,121 +2882,111 @@
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="009C1665">
           <w:rPr>
             <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="006A163B">
           <w:rPr>
             <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:tab/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="6A7E41D7" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="006A163B" w:rsidRDefault="00000000" w:rsidP="00356358">
+      <w:p w14:paraId="6A7E41D7" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="006A163B" w:rsidRDefault="001E67D2" w:rsidP="00356358">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="10206"/>
             <w:tab w:val="center" w:pos="5760"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006A163B">
           <w:rPr>
             <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>Issue Date 19-March-2015</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="08B0C7AD" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="006A163B" w:rsidRDefault="003B109D" w:rsidP="00157A49">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="-1440"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D5DDAC4" w14:textId="77777777" w:rsidR="002F0975" w:rsidRDefault="002F0975">
+    <w:p w14:paraId="24D4553B" w14:textId="77777777" w:rsidR="001E67D2" w:rsidRDefault="001E67D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D3DEE28" w14:textId="77777777" w:rsidR="002F0975" w:rsidRDefault="002F0975">
+    <w:p w14:paraId="4223BFB3" w14:textId="77777777" w:rsidR="001E67D2" w:rsidRDefault="001E67D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BB6D0C0" w14:textId="7BB771F7" w:rsidR="00286B57" w:rsidRDefault="00286B57" w:rsidP="00286B57">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10206"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:ind w:right="14"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6936753E" wp14:editId="64AA7E2D">
@@ -3045,51 +3038,51 @@
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0FF2D12B" w14:textId="77777777" w:rsidR="00286B57" w:rsidRDefault="00286B57" w:rsidP="003B6216">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10206"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:ind w:right="14"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="30DC5FC6" w14:textId="4F7328D8" w:rsidR="003B109D" w:rsidRDefault="00000000" w:rsidP="003B6216">
+  <w:p w14:paraId="30DC5FC6" w14:textId="4F7328D8" w:rsidR="003B109D" w:rsidRDefault="001E67D2" w:rsidP="003B6216">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10206"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:ind w:right="14"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007228E9">
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
@@ -3129,164 +3122,163 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>Online Questionnaire</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1152F690" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="007228E9" w:rsidRDefault="00000000" w:rsidP="003B6216">
+  <w:p w14:paraId="1152F690" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="007228E9" w:rsidRDefault="001E67D2" w:rsidP="003B6216">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10206"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:spacing w:after="100" w:afterAutospacing="1"/>
       <w:ind w:right="14"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light" w:hAnsi="Knowledge Light"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Knowledge Light Italic" w:hAnsi="Knowledge Light Italic"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>International Association for Dental, Oral, and Craniofacial Research</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblpPr w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1482" w:tblpY="1288"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="9630" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9630"/>
     </w:tblGrid>
     <w:tr w:rsidR="0041303E" w14:paraId="72E0FA14" w14:textId="77777777" w:rsidTr="00684F8A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9630" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="185FDC75" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00E5181A" w:rsidRDefault="00000000" w:rsidP="00E5181A">
+        <w:p w14:paraId="185FDC75" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00E5181A" w:rsidRDefault="001E67D2" w:rsidP="00E5181A">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:spacing w:before="200"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Knowledge Regular" w:hAnsi="Knowledge Regular"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E5181A">
             <w:rPr>
               <w:rFonts w:ascii="Knowledge Regular" w:hAnsi="Knowledge Regular"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>DIVISIONAL ONLINE ABSTRACTS QUESTIONNAIRE</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="309936F7" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00CF3888" w:rsidRDefault="00000000" w:rsidP="00E5181A">
+        <w:p w14:paraId="309936F7" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00CF3888" w:rsidRDefault="001E67D2" w:rsidP="00E5181A">
           <w:pPr>
             <w:pStyle w:val="Subtitle"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Knowledge Regular" w:hAnsi="Knowledge Regular"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US" w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Knowledge Regular" w:hAnsi="Knowledge Regular"/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US" w:eastAsia="en-GB"/>
             </w:rPr>
             <w:t>International ASSOCIATION FOR dental research</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="00DE7FFF" w14:textId="77777777" w:rsidR="003B109D" w:rsidRPr="00FD4D24" w:rsidRDefault="003B109D" w:rsidP="00684F8A">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:rPr>
               <w:rFonts w:ascii="Knowledge Regular" w:hAnsi="Knowledge Regular"/>
               <w:color w:val="FFFFFF"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3BE6C40F" w14:textId="77777777" w:rsidR="003B109D" w:rsidRDefault="00000000" w:rsidP="006D255D">
+  <w:p w14:paraId="3BE6C40F" w14:textId="77777777" w:rsidR="003B109D" w:rsidRDefault="001E67D2" w:rsidP="006D255D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="233E4945" wp14:editId="278D9B02">
           <wp:extent cx="6572250" cy="1751965"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:docPr id="95" name="Picture 94" descr="Banner_blue.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Banner_blue.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -3400,95 +3392,98 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1371029372">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NzS0tDSyNDExMTWyMDFX0lEKTi0uzszPAykwqgUASbQ3CiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001B7D35"/>
+    <w:rsid w:val="000626D8"/>
     <w:rsid w:val="001B7D35"/>
+    <w:rsid w:val="001E67D2"/>
     <w:rsid w:val="00224485"/>
     <w:rsid w:val="00230EBE"/>
     <w:rsid w:val="00237957"/>
     <w:rsid w:val="00286B57"/>
     <w:rsid w:val="002F0975"/>
     <w:rsid w:val="00315C45"/>
     <w:rsid w:val="00355C04"/>
     <w:rsid w:val="003B109D"/>
     <w:rsid w:val="003F6E49"/>
     <w:rsid w:val="00444E4B"/>
     <w:rsid w:val="004C5A3D"/>
     <w:rsid w:val="005C6790"/>
     <w:rsid w:val="00696889"/>
     <w:rsid w:val="00735BFA"/>
+    <w:rsid w:val="00752EA1"/>
     <w:rsid w:val="00797365"/>
     <w:rsid w:val="00812DF2"/>
     <w:rsid w:val="008D1B39"/>
     <w:rsid w:val="00A61483"/>
     <w:rsid w:val="00B150D8"/>
     <w:rsid w:val="00B74C1D"/>
     <w:rsid w:val="00CF49BA"/>
     <w:rsid w:val="00D84BA3"/>
     <w:rsid w:val="00E55737"/>
     <w:rsid w:val="00F20D66"/>
     <w:rsid w:val="00F56163"/>
     <w:rsid w:val="00F7152E"/>
     <w:rsid w:val="00FA3474"/>
     <w:rsid w:val="00FB657B"/>
     <w:rsid w:val="00FD6FB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -4256,62 +4251,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D84BA3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iadr.org/events/event-policies/corporate-sponsorship-policy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kskinner@iadr.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iadr.org/events/event-policies/corporate-sponsorship-policy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:croy@iadr.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ערכת נושא Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4571,75 +4566,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>474</Words>
-  <Characters>2708</Characters>
+  <Words>476</Words>
+  <Characters>2718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3176</CharactersWithSpaces>
+  <CharactersWithSpaces>3188</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>idan idan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>41fa06ea-521a-4ae6-99c4-a331526121e1</vt:lpwstr>
   </property>